--- v0 (2025-10-01)
+++ v1 (2026-06-06)
@@ -3,189 +3,182 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aamc1-my.sharepoint.com/personal/jwimsatt_aamc_org/Documents/G-Drive/ERAS/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aamc1-my.sharepoint.com/personal/bgardner_aamc_org/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7EB08DC9-D9B3-40A3-89AB-C52A286782C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E96EA7A9-A787-48B8-B930-DD4FEAB1A8D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Residency Fee Calculator" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I5" i="1" l="1"/>
   <c r="J5" i="1"/>
   <c r="K5" i="1"/>
   <c r="L5" i="1"/>
   <c r="M5" i="1"/>
   <c r="N5" i="1"/>
   <c r="O5" i="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="F5" i="1"/>
   <c r="P4" i="1"/>
   <c r="P5" i="1" l="1"/>
-  <c r="E9" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="G9" i="1"/>
+  <c r="E9" i="1" l="1"/>
+  <c r="F9" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Residency Fees</t>
   </si>
   <si>
     <t>Residency Fee Calculator</t>
   </si>
   <si>
+    <t>1 to 30</t>
+  </si>
+  <si>
     <t>Specialty 1</t>
   </si>
   <si>
     <t>Specialty 2</t>
   </si>
   <si>
     <t>Specialty 3</t>
   </si>
   <si>
     <t>Specialty 4</t>
   </si>
   <si>
     <t>Specialty 5</t>
   </si>
   <si>
     <t>Specialty 6</t>
   </si>
   <si>
     <t>Specialty 7</t>
   </si>
   <si>
     <t>Specialty 8</t>
   </si>
   <si>
     <t>Specialty 9</t>
   </si>
   <si>
     <t>Specialty 10</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
+    <t>31+</t>
+  </si>
+  <si>
     <t># of Programs</t>
   </si>
   <si>
     <t>FEE</t>
   </si>
   <si>
-    <t>31+</t>
-[...1 lines deleted...]
-  <si>
     <t>Board Fees</t>
   </si>
   <si>
-    <t>TOTAL with USMLE</t>
-[...1 lines deleted...]
-  <si>
     <t>TOTAL with COMLEX</t>
   </si>
   <si>
     <t>TOTAL with both</t>
   </si>
   <si>
     <t>Exam</t>
   </si>
   <si>
     <t>one time fee</t>
   </si>
   <si>
     <t>COMLEX USA</t>
   </si>
   <si>
-    <t>USMLE</t>
-[...1 lines deleted...]
-  <si>
     <t>Directions:</t>
   </si>
   <si>
     <t>Enter Number of Programs per Specialty in highlighted rows to view calculation</t>
   </si>
   <si>
     <t>The calculation does not include tax. AAMC publications, products, and services are taxable in various jurisdictions throughout the United States. Tax is determined based upon the billing address of the payment you are using.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 to 30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -846,162 +839,162 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B2:Q16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="F4" sqref="F4"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" customWidth="1"/>
     <col min="7" max="14" width="11" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="15.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:17" ht="21" x14ac:dyDescent="0.25">
       <c r="B2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="1"/>
       <c r="E2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
     </row>
     <row r="3" spans="2:17" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="C3" s="3">
         <v>11</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="4"/>
       <c r="F3" s="5" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K3" s="5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L3" s="5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O3" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="P3" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="2:17" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B4" s="14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C4" s="15">
         <v>30</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="11">
         <f>SUM(F4:O4)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:17" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B5" s="25"/>
       <c r="C5" s="26"/>
       <c r="D5" s="1"/>
       <c r="E5" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F5" s="12" t="str">
         <f>IF(ISBLANK(F4)," ",
 IF(F4=0," ",
 IF(F4&lt;31,F4*$C$3,
 IF(F4&gt;30,(30*$C$3)+((F4-30)*$C$4)))))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G5" s="12" t="str">
         <f>IF(ISBLANK(G4)," ",
 IF(G4=0," ",
 IF(G4&lt;31,G4*$C$3,
 IF(G4&gt;30,(30*$C$3)+((G4-30)*$C$4)))))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="H5" s="12" t="str">
         <f>IF(ISBLANK(H4)," ",
 IF(H4=0," ",
 IF(H4&lt;31,H4*$C$3,
 IF(H4&gt;30,(30*$C$3)+((H4-30)*$C$4)))))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="I5" s="12" t="str">
         <f t="shared" ref="I5:O5" si="0">IF(ISBLANK(I4)," ",
 IF(I4=0," ",
@@ -1041,244 +1034,236 @@
     <row r="6" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B6" s="25"/>
       <c r="C6" s="26"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="17"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
     </row>
     <row r="7" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="19"/>
     </row>
     <row r="8" spans="2:17" ht="30" x14ac:dyDescent="0.25">
       <c r="B8" s="31" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" s="32"/>
       <c r="D8" s="20"/>
       <c r="E8" s="21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G8" s="21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="20"/>
       <c r="E9" s="24" t="str">
-        <f>IF(P5&gt;1,SUM($F$5:$O$5)+$C$11,"")</f>
-[...2 lines deleted...]
-      <c r="F9" s="24" t="str">
         <f>IF(P5&gt;1,SUM($F$5:$O$5)+$C$10,"")</f>
         <v/>
       </c>
-      <c r="G9" s="24" t="str">
-        <f>IF(P5&gt;1,SUM($F$5:$O$5)+$C$10+$C$11,"")</f>
+      <c r="F9" s="24" t="str">
+        <f>IF(P5&gt;1,SUM($F$5:$O$5)+$C$10+#REF!,"")</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="8">
         <v>80</v>
       </c>
       <c r="D10" s="20"/>
     </row>
     <row r="11" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B11" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="20"/>
       <c r="E11" s="17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="2:17" x14ac:dyDescent="0.25">
       <c r="E12" s="17" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="2:17" x14ac:dyDescent="0.25">
       <c r="E13" s="17"/>
     </row>
     <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E14" s="33" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F14" s="33"/>
       <c r="G14" s="33"/>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="2:17" x14ac:dyDescent="0.25">
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
     </row>
     <row r="16" spans="2:17" x14ac:dyDescent="0.25">
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LEVLyoVgVx5mUvLSl8FQFAOY5iXaAgwYg0oHf57xYtFaJqbgVDX1otUvvyrfa3e5/dY9qHZXKJ05N+iXhoBusA==" saltValue="azjqvX335Hoj6deDQkc8xg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Hmw9BhzflHalV0mIoYQLRHamd2u5hIociN5lHu9/7o3UHbCx5cu6rDoUlATcIlFsbdctIboX/uMf/i/z7GFIUw==" saltValue="32Vkpz5tO5hFpSJFTdK/Tg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="4">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="E2:P2"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="E14:K16"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter in a number greater than 0!" sqref="F4:O4" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <ERASSeason xmlns="ab75bce0-b39a-4400-b684-a8f889376a89" xsi:nil="true"/>
     <Comments xmlns="ab75bce0-b39a-4400-b684-a8f889376a89" xsi:nil="true"/>
     <TaxCatchAll xmlns="25682b7e-94aa-4afc-b2ff-54e907e3d4d7" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ab75bce0-b39a-4400-b684-a8f889376a89">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <PresentationDate xmlns="ab75bce0-b39a-4400-b684-a8f889376a89" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FAE896FD4B37284E9BD923655789A4E3" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="701ed16a2e941a3c5ec13ca5f9913bb0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ab75bce0-b39a-4400-b684-a8f889376a89" xmlns:ns3="25682b7e-94aa-4afc-b2ff-54e907e3d4d7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab4750aecf69178c2361926b2a4f2068" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FAE896FD4B37284E9BD923655789A4E3" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="233b6c5591d758b7c393caface33e6f4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ab75bce0-b39a-4400-b684-a8f889376a89" xmlns:ns3="25682b7e-94aa-4afc-b2ff-54e907e3d4d7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7b8ab740ff3422579f0f858d4a22d53c" ns2:_="" ns3:_="">
     <xsd:import namespace="ab75bce0-b39a-4400-b684-a8f889376a89"/>
     <xsd:import namespace="25682b7e-94aa-4afc-b2ff-54e907e3d4d7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:ERASSeason" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:PresentationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ab75bce0-b39a-4400-b684-a8f889376a89" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ERASSeason" ma:index="2" nillable="true" ma:displayName="ERAS Season" ma:format="Dropdown" ma:indexed="true" ma:internalName="ERASSeason">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2017"/>
           <xsd:enumeration value="2018"/>
           <xsd:enumeration value="2019"/>
           <xsd:enumeration value="2020"/>
           <xsd:enumeration value="2021"/>
           <xsd:enumeration value="2022"/>
           <xsd:enumeration value="2023"/>
+          <xsd:enumeration value="2024"/>
+          <xsd:enumeration value="2025"/>
+          <xsd:enumeration value="2026"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comments" ma:index="3" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1310,50 +1295,55 @@
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cda1ba52-7d3b-4811-9808-5c9985ea5130" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PresentationDate" ma:index="27" nillable="true" ma:displayName="Presentation Date" ma:format="DateOnly" ma:internalName="PresentationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25682b7e-94aa-4afc-b2ff-54e907e3d4d7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -1452,76 +1442,70 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7A25531-A254-4E85-8F92-BBF23B108038}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC52860F-51E8-44CC-97B6-51385E14BA1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7A25531-A254-4E85-8F92-BBF23B108038}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ab75bce0-b39a-4400-b684-a8f889376a89"/>
+    <ds:schemaRef ds:uri="25682b7e-94aa-4afc-b2ff-54e907e3d4d7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D53C47-D1F4-401C-A8CD-DE72CCFA379F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{417B6C81-53E6-470D-A259-3BFA6251835E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ab75bce0-b39a-4400-b684-a8f889376a89"/>
     <ds:schemaRef ds:uri="25682b7e-94aa-4afc-b2ff-54e907e3d4d7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>