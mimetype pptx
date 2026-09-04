--- v0 (2025-10-20)
+++ v1 (2026-09-04)
@@ -1,90 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
-  <p:notesMasterIdLst>
-[...1 lines deleted...]
-  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="267" r:id="rId2"/>
-[...1 lines deleted...]
-    <p:sldId id="266" r:id="rId4"/>
+    <p:sldId id="264" r:id="rId2"/>
+    <p:sldId id="266" r:id="rId3"/>
+    <p:sldId id="267" r:id="rId4"/>
+    <p:sldId id="268" r:id="rId5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:custDataLst>
-[...1 lines deleted...]
-  </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -147,804 +138,195 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
-    <a:srgbClr val="72A39D"/>
-[...6 lines deleted...]
-    <a:srgbClr val="489277"/>
+    <a:srgbClr val="16487D"/>
+    <a:srgbClr val="003A70"/>
+    <a:srgbClr val="38865C"/>
+    <a:srgbClr val="509F72"/>
+    <a:srgbClr val="235D35"/>
     <a:srgbClr val="00968F"/>
-    <a:srgbClr val="003A70"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
-      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="330"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...177 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="93316" autoAdjust="0"/>
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="15608"/>
+    <p:restoredTop sz="96327"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="81" d="100"/>
+          <a:sy n="81" d="100"/>
         </p:scale>
-        <p:origin x="355" y="53"/>
+        <p:origin x="427" y="67"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...440 lines deleted...]
-</p:notes>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1D782F9-A19F-8836-F3F5-1844B1664D5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -974,50 +356,64 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="901938048"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Content with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D31291BD-EEE4-0303-A692-51949F92955B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -1094,50 +490,64 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3312666242"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="2_Content with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D31291BD-EEE4-0303-A692-51949F92955B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -1377,50 +787,64 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>© AAMC. May not be reproduced without permission.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3900319405"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21CE4810-3D66-F12E-3A98-99A3E4904AE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -1559,50 +983,64 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2265303170"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{423CE8C5-AE6F-88FF-F827-1F32B6ED2E8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -1888,50 +1326,64 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3627485445"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{994BEC00-B1BF-CB7F-C7B4-0CDB44712985}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -1946,80 +1398,108 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1121566770"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2829256780"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D114C0-5206-A661-CDC0-BDD3A4EF6F8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2204,50 +1684,64 @@
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2313463556"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{052E4E0D-F357-D82B-3125-E8E95908D80F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2409,50 +1903,64 @@
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="328699443"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C64713-E622-BD10-7CD0-13251649DE56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2524,50 +2032,64 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179592663"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="4_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C64713-E622-BD10-7CD0-13251649DE56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2812,50 +2334,64 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>© AAMC. May not be reproduced without permission.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3730288083"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="2_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C64713-E622-BD10-7CD0-13251649DE56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2925,107 +2461,80 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="743037806"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45ECF08F-6078-273A-41CC-4E2CEB54BF6F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="2594919"/>
             <a:ext cx="10515600" cy="3582044"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3060,50 +2569,64 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2214481652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="3_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C64713-E622-BD10-7CD0-13251649DE56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3193,50 +2716,64 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3636575554"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D91A5B5-7A28-AD87-4800-2F64C7470C6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3548,50 +3085,64 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>© AAMC. May not be reproduced without permission.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="959821719"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="1_Section Header">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D91A5B5-7A28-AD87-4800-2F64C7470C6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3903,50 +3454,64 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>© AAMC. May not be reproduced without permission.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3392684924"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="2_Section Header">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D91A5B5-7A28-AD87-4800-2F64C7470C6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -4744,2150 +4309,3072 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students-residents.aamc.org/financial-aid-resources/medloans-organizer-and-calculator-mloc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentaid.gov/announcements-events/big-updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://students-residents.aamc.org/financial-aid-resources/medloans-organizer-and-calculator-mloc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentaid.gov/announcements-events/big-updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/2026-08556" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74E4DB5A-0285-78F2-41F0-F82969F3E9A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FE4EB5A-A418-A387-9B6A-548609FFC4D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="635664"/>
+            <a:ext cx="10515600" cy="875142"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2">
-[...3 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+                  <a:srgbClr val="16487D"/>
+                </a:solidFill>
               </a:rPr>
               <a:t>Repayment Plans Compared Charts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
+          <p:cNvPr id="5" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C654C2D-E29D-1A4E-7ACF-635F0EB81DD3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACBF6F21-8245-D2E1-ECD9-2B01DF899A75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="410355" y="1510806"/>
+            <a:ext cx="11371289" cy="4512039"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>These charts provide an overview of federal repayment plans for medical student borrowers while allowing a comparison of key details across plans in one place.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="003A70"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>These charts provide an overview of federal repayment plans for medical student borrowers and were created to allow a comparison of key details across plans in one place.</a:t>
-[...22 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+              <a:t>Beginning July 1, 2026, new rules exist for repayment plans. Be sure to consult </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>studentaid.gov</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>, your servicer, and your school’s financial aid office for details and availability of each repayment plan.</a:t>
+              <a:t>, your servicer, and your school’s financial aid office for details and availability of each repayment plan. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
+              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-              <a:latin typeface="+mn-lt"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="003A70"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>To compare repayment plans based on your own loan portfolio, with estimated monthly payment amounts based on your details, please use our </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>MedLoans® Organizer &amp; Calculator</a:t>
-[...3 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+              <a:t>MedLoans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t> Organizer &amp; Calculator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3202420010"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3411051599"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E870FBD-CC79-6232-4844-E6BF9AD60378}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC795269-801E-0D85-E1D8-223E253626C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="481914"/>
-            <a:ext cx="10515600" cy="706806"/>
+            <a:off x="1989056" y="87758"/>
+            <a:ext cx="7795967" cy="1505371"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:srgbClr val="16487D"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Traditional Repayment Plans</a:t>
+              <a:t>Traditional Payment Plans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="7" name="Content Placeholder 6">
+          <p:cNvPr id="3" name="Content Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E3C81E3-07A4-2FC8-C052-02969A846048}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CC606C8-0F34-28D7-EEE9-216CE8776639}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
-            <a:graphicFrameLocks noGrp="1"/>
+            <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3228864021"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1055327703"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="174567" y="1118062"/>
-          <a:ext cx="11179235" cy="5374177"/>
+          <a:off x="258351" y="1225485"/>
+          <a:ext cx="11613860" cy="5014113"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="2235847">
+                <a:gridCol w="2322772">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3630471754"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2235847">
+                <a:gridCol w="2322772">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2734388404"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2235847">
+                <a:gridCol w="2322772">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4087178341"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2103842">
+                <a:gridCol w="2185635">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3916926059"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2367852">
+                <a:gridCol w="2459909">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3480007383"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="445557">
+              <a:tr h="356348">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" dirty="0"/>
                         <a:t>Standard</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" dirty="0"/>
                         <a:t>Extended</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" dirty="0"/>
                         <a:t>Graduated</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" dirty="0"/>
-                        <a:t>New Standard</a:t>
-[...5 lines deleted...]
-                      <a:srgbClr val="437154"/>
+                        <a:t>Tiered Standard</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3253302224"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="664052">
+              <a:tr h="438993">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Eligible Loans</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Direct/FFEL loans </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Direct/FFEL loans </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Direct/FFEL loans </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Direct loans </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4083213297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1141693">
+              <a:tr h="564218">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Available if federal loans borrowed after 7/1/26?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>No</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>No</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>No</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Yes</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3913313827"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1039348">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Payment Calculation</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Same payment for entire 10-years</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Same payment for entire 25-years</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Payment starts with interest only and then increases every 2-years</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Number of years based on total amount borrowed (if $100K or more then 25 years)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2004181659"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="619776">
+              <a:tr h="564218">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Length of Payment</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>10-years</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>25-years</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>10-years</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> 10, 15, 20, or a 25-year plan</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2115547782"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="619776">
+              <a:tr h="564218">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>PSLF Eligible</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Yes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>No</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>No</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Yes, only in the 10-year version (less than $25K)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4252069674"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1002588">
+              <a:tr h="801783">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Eligibility Requirements</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Availability when requested</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Must owe more than $30,000 in Direct and/or FFEL loans</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Available when requested</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Default plan if no other plan chosen</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="72A39D"/>
-[...65 lines deleted...]
-                      <a:srgbClr val="72A39D"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3344791128"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="880735">
+              <a:tr h="582240">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Notes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Sunsets on July 1, 2028</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Sunsets on July 1, 2028</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Sunsets on July 1, 2028</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Only traditional plan option after July 1, 2028</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4199093885"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2756480152"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3388252860"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{928F22F9-1BBE-9CD9-F3B9-442D4DBFD659}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85BAB2D5-B302-6221-0EBD-CEAE2F753F8A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{287B9BD0-97E5-E19F-FDE5-B1AD9EADEA75}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BCD232A-08F2-2540-3B82-D8B892EC7ABE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="755073" y="481914"/>
-            <a:ext cx="10515600" cy="590428"/>
+            <a:off x="906674" y="0"/>
+            <a:ext cx="10515600" cy="1687398"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:srgbClr val="16487D"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Income Driven Repayment Plans</a:t>
+              <a:t>Income-Driven Repayment Plans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="7" name="Content Placeholder 6">
+          <p:cNvPr id="4" name="Content Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3DF9762-962E-D350-9C1C-EFD935648401}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95D65D79-3AC9-B080-1BCE-6FC0FCD65EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
-            <a:graphicFrameLocks noGrp="1"/>
+            <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1911102860"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3768628720"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="216131" y="1005840"/>
-          <a:ext cx="11137670" cy="5650191"/>
+          <a:off x="111356" y="1216058"/>
+          <a:ext cx="11970715" cy="4998720"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1687484">
+                <a:gridCol w="2099693">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3630471754"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2767584">
+                <a:gridCol w="2688593">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2763262513"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2227534">
+                <a:gridCol w="2394143">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4087178341"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2227534">
+                <a:gridCol w="2394143">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3916926059"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2227534">
+                <a:gridCol w="2394143">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3480007383"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="803502">
-[...5 lines deleted...]
-                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+              <a:tr h="726299">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>RAP </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>(Repayment Assistance Plan)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>IBR </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>(Income Based Repayment)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>PAYE </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>(Pay As You Earn)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>ICR </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" dirty="0"/>
+                        <a:rPr lang="en-US" sz="1400" dirty="0"/>
                         <a:t>(Income Contingent Repayment)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="437154"/>
+                      <a:srgbClr val="235D35"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3253302224"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="565428">
-[...8 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+              <a:tr h="514461">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Eligible Loans</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Direct Loans</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="7CABA5"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Direct Loans </a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>(loans after July 1, 2014)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Direct Loans</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Direct Loans</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4083213297"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1279652">
-[...8 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+              <a:tr h="514461">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Available if federal loans borrowed after 7/1/26?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Yes</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>No</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>No</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>No</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2628630712"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="938135">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Payment Calculation</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>1%-10% of AGI (Adjusted Gross Income) – includes spouse income if filing taxes jointly</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>10% of discretionary income (includes spouse income if filing taxes jointly)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>10% of discretionary income (includes spouse income if filing taxes jointly)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Lesser of 20% of discretionary income (includes spouse income if filing taxes jointly) or 12-year plan</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2004181659"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="565428">
-[...17 lines deleted...]
-                      <a:srgbClr val="7CABA5"/>
+              <a:tr h="726299">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Maximum Repayment Years</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="7CABA5"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Up to 30-years then remaining balance forgiven but taxable </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="7CABA5"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Up to 20-years then remaining balance forgiven but taxable</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="7CABA5"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Up to 20-years then remaining balance forgiven but taxable </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="7CABA5"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Up to 25-years then remaining balance forgiven but taxable </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2115547782"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="423692">
-[...8 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+              <a:tr h="302625">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>PSLF Eligible</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Yes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Yes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Yes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Yes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4252069674"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="803502">
-[...8 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+              <a:tr h="514461">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Eligibility Requirements</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>No income requirement</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>No income requirement</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Must exhibit a PFH (Partial Financial Hardship)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>No income requirement</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="7CABA5"/>
+                      <a:srgbClr val="38865C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3344791128"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1111699">
-[...8 lines deleted...]
-                            <a:schemeClr val="tx2"/>
+              <a:tr h="731185">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Notes</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
-                      <a:srgbClr val="9CC3C2"/>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="9CC3C2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Can include interest subsidy and $50 monthly principal subsidy, based on details</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="9CC3C2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Only available if no loans taken after July 1, 2026</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="9CC3C2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Sunsets on July 1, 2028-must move to RAP or Tiered Standard</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...10 lines deleted...]
-                      <a:srgbClr val="9CC3C2"/>
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Sunsets on July 1, 2028-must move to RAP or Tiered Standard</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="509F72"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4199093885"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2010703577"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3741226339"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:tagLst>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{490826A9-B1FF-8DAE-D8C7-B0A2E00AABA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="541766" y="427844"/>
+            <a:ext cx="10863943" cy="976750"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="16487D"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>MD Graduation Year and Available Plans</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Content Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B31E8B7-2353-B1D5-AC90-CB28F122B213}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="855269409"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="241514" y="1404594"/>
+          <a:ext cx="11708971" cy="4176075"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1307159">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3630471754"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5459229">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2763262513"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4942583">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4087178341"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="1411257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                        <a:t>MD Graduation Year</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="235D35"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                        <a:t>Traditional </a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                        <a:t>Repayment Plans</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                        <a:t>(Standard, Extended, Graduated, </a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                        <a:t>New Tiered Standard)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="235D35"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                        <a:t>Income-Driven </a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                        <a:t>Repayment Plans</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0"/>
+                        <a:t>(RAP, IBR, PAYE, ICR)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="235D35"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3253302224"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1411257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>2026 or earlier </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>If no loans after 7/1/2026, can select any of the 4, but if select Standard, Extended, or Graduated, then will have to select another plan once those 3 sunset 7/1/2028</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>If no loans after 7/1/2026, can select any of the 4, but if select PAYE or ICR then will have to select another plan once those 2 sunset 7/1/2028*</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="38865C"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4083213297"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1353561">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>2027 or future years </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="509F72"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Assuming borrowed Direct Loan on or after 7/1/2026, can select only the new </a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Tiered Standard plan if choosing traditional plan</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="509F72"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>Assuming borrowed Direct Loan on or after 7/1/2026, can select only </a:t>
+                      </a:r>
+                      <a:br>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                      </a:br>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>RAP if choosing income-driven plan</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:solidFill>
+                      <a:srgbClr val="509F72"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2004181659"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ADF97FA-B80C-3B74-A9FA-2A5ADC5F3DE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="736170" y="5689737"/>
+            <a:ext cx="9996407" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>*”…</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:t>the 360 qualifying monthly payments toward forgiveness under the Repayment Assistance Plan may include, respectively, a monthly payment under the IBR plan, and prior to July 1, 2028, a monthly payment under PAYE.” from p.75 of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Reimagining and Improving Student Education – Federal Student Loan Program Final Regulations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="003A70"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:t> PDF.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2173001147"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7141,391 +7628,89 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...293 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>470</Words>
+  <Words>723</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>77</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>99</Paragraphs>
+  <Slides>4</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Repayment Plans Compared Charts</vt:lpstr>
-      <vt:lpstr>Traditional Repayment Plans</vt:lpstr>
-      <vt:lpstr>Income Driven Repayment Plans</vt:lpstr>
+      <vt:lpstr>Traditional Payment Plans</vt:lpstr>
+      <vt:lpstr>Income-Driven Repayment Plans</vt:lpstr>
+      <vt:lpstr>MD Graduation Year and Available Plans</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Mark Mavilia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>